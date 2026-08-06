--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -3,113 +3,117 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="790ADE63" w14:textId="77777777" w:rsidR="00F01650" w:rsidRDefault="00F01650" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C0287E" w14:textId="330F9D1B" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>National Foods Limited Website Accessibility Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DE438A" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Accessibility Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD1CFD5" w14:textId="5A1C0F53" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
+    <w:p w14:paraId="7DD1CFD5" w14:textId="4C52B145" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Effective Date:</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F01650" w:rsidRPr="00F01650">
+        <w:t>Effective Date</w:t>
+      </w:r>
+      <w:r w:rsidR="0022434F">
         <w:rPr>
-          <w:color w:val="EE0000"/>
-          <w:highlight w:val="yellow"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>TBC</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0022434F" w:rsidRPr="0022434F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10 June 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751F2240" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>National Foods Limited is committed to ensuring that our website is accessible and usable by all people, including persons with disabilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4671E577" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>We believe that everyone should be able to access information about our products, services, and business activities regardless of technology, ability, or circumstance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7CD595" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -413,59 +417,51 @@
       <w:r w:rsidRPr="00455FBC">
         <w:t>Readable fonts and content layouts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78153A94" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>Compatibility with common screen readers and assistive technologies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617542F7" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
-        <w:t xml:space="preserve">Accessible forms and navigation menus </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> reasonably practicable</w:t>
+        <w:t>Accessible forms and navigation menus where reasonably practicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A96D9AA" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ongoing Improvements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38294A17" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>We are continually working to improve the accessibility of our website and digital services.</w:t>
       </w:r>
@@ -537,119 +533,95 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>Third-party websites, applications, or embedded content linked from our website may not be under our control.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F33046D" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>Some downloadable documents may not yet be fully optimised for accessibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533D8A69" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
-        <w:t xml:space="preserve">We are committed to addressing accessibility issues </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> reasonably practicable.</w:t>
+        <w:t>We are committed to addressing accessibility issues where reasonably practicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF3BC8D" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reporting Accessibility Issues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73956854" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
-        <w:t xml:space="preserve">If you </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> accessing any part of our website, require information in an alternative format, or have suggestions for improving accessibility, we encourage you to contact us.</w:t>
+        <w:t>If you experience difficulty accessing any part of our website, require information in an alternative format, or have suggestions for improving accessibility, we encourage you to contact us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D04923" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>When contacting us, please provide:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6292AFD6" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
-        <w:t xml:space="preserve">The webpage or content you </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> accessing</w:t>
+        <w:t>The webpage or content you experienced difficulty accessing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307082B4" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>A description of the issue encountered</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675304B0" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>The device, browser, or assistive technology used (if applicable)</w:t>
       </w:r>
@@ -687,57 +659,52 @@
     <w:p w14:paraId="7E30569A" w14:textId="77777777" w:rsidR="00F01650" w:rsidRPr="00455FBC" w:rsidRDefault="00F01650" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C7DEB6" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alternative Formats</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB7D0AC" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> reasonably practicable, National Foods may provide information in alternative formats upon request.</w:t>
+      <w:r w:rsidRPr="00455FBC">
+        <w:t>Where reasonably practicable, National Foods may provide information in alternative formats upon request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCD2755" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>Alternative formats may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556AC158" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>Accessible electronic documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B882229" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:numPr>
@@ -892,193 +859,198 @@
     <w:p w14:paraId="3D83E707" w14:textId="77777777" w:rsidR="00455FBC" w:rsidRPr="00455FBC" w:rsidRDefault="00455FBC" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00455FBC">
         <w:t>National Foods Limited is committed to providing an inclusive digital experience and appreciates feedback that helps us improve accessibility for all users.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB8F03C" w14:textId="77777777" w:rsidR="00CF2F48" w:rsidRDefault="00CF2F48" w:rsidP="00F01650">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF2F48">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6485FC88" w14:textId="77777777" w:rsidR="00D36DE4" w:rsidRDefault="00D36DE4" w:rsidP="00F01650">
+    <w:p w14:paraId="4BD7E056" w14:textId="77777777" w:rsidR="00747CB2" w:rsidRDefault="00747CB2" w:rsidP="00F01650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43CFEF0A" w14:textId="77777777" w:rsidR="00D36DE4" w:rsidRDefault="00D36DE4" w:rsidP="00F01650">
+    <w:p w14:paraId="50BE52AA" w14:textId="77777777" w:rsidR="00747CB2" w:rsidRDefault="00747CB2" w:rsidP="00F01650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1356E508" w14:textId="77777777" w:rsidR="00D36DE4" w:rsidRDefault="00D36DE4" w:rsidP="00F01650">
+    <w:p w14:paraId="06C23A85" w14:textId="77777777" w:rsidR="00747CB2" w:rsidRDefault="00747CB2" w:rsidP="00F01650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E9B5FE" w14:textId="77777777" w:rsidR="00D36DE4" w:rsidRDefault="00D36DE4" w:rsidP="00F01650">
+    <w:p w14:paraId="498D69C7" w14:textId="77777777" w:rsidR="00747CB2" w:rsidRDefault="00747CB2" w:rsidP="00F01650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D17BD07" w14:textId="32F3F925" w:rsidR="00F01650" w:rsidRDefault="00F01650">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00F01650">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54A9CD51" wp14:editId="3248EF43">
           <wp:extent cx="2165350" cy="597834"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:docPr id="1488477736" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1488477736" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2180976" cy="602148"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF84331"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1469582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1951,114 +1923,117 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="608707519">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2113352356">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="231696915">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="387067864">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1255750425">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1748918869">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00455FBC"/>
     <w:rsid w:val="00014036"/>
     <w:rsid w:val="000C2E30"/>
+    <w:rsid w:val="0022434F"/>
     <w:rsid w:val="00336B71"/>
     <w:rsid w:val="00455FBC"/>
     <w:rsid w:val="00511CFC"/>
+    <w:rsid w:val="00747CB2"/>
     <w:rsid w:val="00A93789"/>
+    <w:rsid w:val="00B0623D"/>
     <w:rsid w:val="00CF2F48"/>
     <w:rsid w:val="00D36DE4"/>
     <w:rsid w:val="00F01650"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ZW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2266FCE5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3D95E024-A4AA-487E-A81A-3E9AD3A8A40A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-ZW" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3001,51 +2976,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F01650"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F01650"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:customerservice@natfood.co.zw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -3312,63 +3287,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>649</Words>
-  <Characters>3701</Characters>
+  <Words>650</Words>
+  <Characters>3710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4342</CharactersWithSpaces>
+  <CharactersWithSpaces>4352</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Obert Nziramasanga</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>89ad2ac9-61f4-4c34-9f94-a4de2229566d</vt:lpwstr>
   </property>